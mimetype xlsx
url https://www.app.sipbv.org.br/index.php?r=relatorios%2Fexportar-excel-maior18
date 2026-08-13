--- v0 (2026-06-13)
+++ v1 (2026-08-13)
@@ -2317,51 +2317,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>62</v>
       </c>
       <c r="E5">
         <v>262</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6">
         <v>869</v>
       </c>
       <c r="G6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>43</v>
       </c>
       <c r="E7">
         <v>173</v>
       </c>
       <c r="G7" t="s">
@@ -2460,51 +2460,51 @@
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>52</v>
       </c>
       <c r="E12">
         <v>889</v>
       </c>
       <c r="G12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13">
         <v>1047</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14">
         <v>1048</v>
       </c>
       <c r="G14" t="s">
@@ -2580,51 +2580,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>33</v>
       </c>
       <c r="E18">
         <v>354</v>
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E19">
         <v>947</v>
       </c>
       <c r="G19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20">
         <v>938</v>
       </c>
       <c r="G20" t="s">
@@ -2660,51 +2660,51 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>53</v>
       </c>
       <c r="E22">
         <v>833</v>
       </c>
       <c r="G22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E23">
         <v>1073</v>
       </c>
       <c r="G23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24">
         <v>737</v>
       </c>
       <c r="G24" t="s">
@@ -2883,51 +2883,51 @@
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>40</v>
       </c>
       <c r="E33">
         <v>676</v>
       </c>
       <c r="G33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E34">
         <v>452</v>
       </c>
       <c r="G34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>36</v>
       </c>
       <c r="E35">
         <v>921</v>
       </c>
       <c r="G35" t="s">
@@ -3009,51 +3009,51 @@
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>35</v>
       </c>
       <c r="E39">
         <v>1076</v>
       </c>
       <c r="G39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40">
         <v>922</v>
       </c>
       <c r="G40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>64</v>
       </c>
       <c r="E41">
         <v>754</v>
       </c>
       <c r="G41" t="s">
@@ -3129,51 +3129,51 @@
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>56</v>
       </c>
       <c r="E45">
         <v>114</v>
       </c>
       <c r="G45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46" t="s">
         <v>97</v>
       </c>
       <c r="D46">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E46">
         <v>887</v>
       </c>
       <c r="G46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47" t="s">
         <v>99</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47">
         <v>963</v>
       </c>
       <c r="F47">
@@ -3192,91 +3192,91 @@
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>50</v>
       </c>
       <c r="E48">
         <v>681</v>
       </c>
       <c r="G48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E49">
         <v>1007</v>
       </c>
       <c r="G49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
         <v>57</v>
       </c>
       <c r="E50">
         <v>422</v>
       </c>
       <c r="G50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51" t="s">
         <v>107</v>
       </c>
       <c r="D51">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E51">
         <v>915</v>
       </c>
       <c r="G51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52" t="s">
         <v>109</v>
       </c>
       <c r="D52">
         <v>61</v>
       </c>
       <c r="E52">
         <v>774</v>
       </c>
       <c r="G52" t="s">
@@ -3295,91 +3295,91 @@
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53">
         <v>483</v>
       </c>
       <c r="F53">
         <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>112</v>
       </c>
       <c r="C54" t="s">
         <v>113</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54">
         <v>876</v>
       </c>
       <c r="G54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>114</v>
       </c>
       <c r="C55" t="s">
         <v>115</v>
       </c>
       <c r="D55">
         <v>42</v>
       </c>
       <c r="E55">
         <v>666</v>
       </c>
       <c r="G55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56" t="s">
         <v>117</v>
       </c>
       <c r="D56">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E56">
         <v>144</v>
       </c>
       <c r="G56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>119</v>
       </c>
       <c r="D57">
         <v>62</v>
       </c>
       <c r="E57">
         <v>77</v>
       </c>
       <c r="G57" t="s">
@@ -3538,51 +3538,51 @@
       </c>
       <c r="C65" t="s">
         <v>135</v>
       </c>
       <c r="D65">
         <v>61</v>
       </c>
       <c r="E65">
         <v>1062</v>
       </c>
       <c r="G65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66" t="s">
         <v>137</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66">
         <v>756</v>
       </c>
       <c r="G66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67" t="s">
         <v>139</v>
       </c>
       <c r="D67">
         <v>55</v>
       </c>
       <c r="E67">
         <v>672</v>
       </c>
       <c r="G67" t="s">
@@ -3818,51 +3818,51 @@
       </c>
       <c r="C79" t="s">
         <v>163</v>
       </c>
       <c r="D79">
         <v>67</v>
       </c>
       <c r="E79">
         <v>403</v>
       </c>
       <c r="G79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80" t="s">
         <v>165</v>
       </c>
       <c r="D80">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E80">
         <v>953</v>
       </c>
       <c r="G80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81" t="s">
         <v>167</v>
       </c>
       <c r="D81">
         <v>37</v>
       </c>
       <c r="E81">
         <v>839</v>
       </c>
       <c r="G81" t="s">
@@ -3881,51 +3881,51 @@
       </c>
       <c r="D82">
         <v>33</v>
       </c>
       <c r="E82">
         <v>508</v>
       </c>
       <c r="F82">
         <v>86</v>
       </c>
       <c r="G82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83" t="s">
         <v>171</v>
       </c>
       <c r="D83">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E83">
         <v>879</v>
       </c>
       <c r="G83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84" t="s">
         <v>173</v>
       </c>
       <c r="D84">
         <v>72</v>
       </c>
       <c r="E84">
         <v>245</v>
       </c>
       <c r="G84" t="s">
@@ -3981,91 +3981,91 @@
       </c>
       <c r="C87" t="s">
         <v>179</v>
       </c>
       <c r="D87">
         <v>66</v>
       </c>
       <c r="E87">
         <v>130</v>
       </c>
       <c r="G87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88" t="s">
         <v>181</v>
       </c>
       <c r="D88">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E88">
         <v>1059</v>
       </c>
       <c r="G88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89" t="s">
         <v>183</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89">
         <v>759</v>
       </c>
       <c r="G89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
       </c>
       <c r="C90" t="s">
         <v>185</v>
       </c>
       <c r="D90">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E90">
         <v>1080</v>
       </c>
       <c r="G90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>186</v>
       </c>
       <c r="C91" t="s">
         <v>187</v>
       </c>
       <c r="D91">
         <v>51</v>
       </c>
       <c r="E91">
         <v>927</v>
       </c>
       <c r="G91" t="s">
@@ -4121,51 +4121,51 @@
       </c>
       <c r="C94" t="s">
         <v>193</v>
       </c>
       <c r="D94">
         <v>59</v>
       </c>
       <c r="E94">
         <v>12</v>
       </c>
       <c r="G94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>194</v>
       </c>
       <c r="C95" t="s">
         <v>195</v>
       </c>
       <c r="D95">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E95">
         <v>361</v>
       </c>
       <c r="G95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>196</v>
       </c>
       <c r="C96" t="s">
         <v>197</v>
       </c>
       <c r="D96">
         <v>55</v>
       </c>
       <c r="E96">
         <v>434</v>
       </c>
       <c r="G96" t="s">
@@ -4201,71 +4201,71 @@
       </c>
       <c r="C98" t="s">
         <v>201</v>
       </c>
       <c r="D98">
         <v>33</v>
       </c>
       <c r="E98">
         <v>590</v>
       </c>
       <c r="G98" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99" t="s">
         <v>203</v>
       </c>
       <c r="D99">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E99">
         <v>1055</v>
       </c>
       <c r="G99" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>204</v>
       </c>
       <c r="C100" t="s">
         <v>205</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100">
         <v>904</v>
       </c>
       <c r="F100">
         <v>152</v>
       </c>
       <c r="G100" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>206</v>
       </c>
       <c r="C101" t="s">
         <v>207</v>
       </c>
       <c r="D101">
         <v>34</v>
       </c>
       <c r="E101">
@@ -4593,51 +4593,51 @@
       </c>
       <c r="C117" t="s">
         <v>238</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117">
         <v>1036</v>
       </c>
       <c r="G117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>239</v>
       </c>
       <c r="C118" t="s">
         <v>240</v>
       </c>
       <c r="D118">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E118">
         <v>1082</v>
       </c>
       <c r="G118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>241</v>
       </c>
       <c r="C119" t="s">
         <v>242</v>
       </c>
       <c r="D119">
         <v>39</v>
       </c>
       <c r="E119">
         <v>951</v>
       </c>
       <c r="G119" t="s">
@@ -4939,51 +4939,51 @@
       </c>
       <c r="C134" t="s">
         <v>272</v>
       </c>
       <c r="D134">
         <v>49</v>
       </c>
       <c r="E134">
         <v>466</v>
       </c>
       <c r="G134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>273</v>
       </c>
       <c r="C135" t="s">
         <v>274</v>
       </c>
       <c r="D135">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E135">
         <v>1074</v>
       </c>
       <c r="G135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>275</v>
       </c>
       <c r="C136" t="s">
         <v>276</v>
       </c>
       <c r="D136">
         <v>39</v>
       </c>
       <c r="E136">
         <v>411</v>
       </c>
       <c r="G136" t="s">
@@ -5248,51 +5248,51 @@
       </c>
       <c r="C149" t="s">
         <v>302</v>
       </c>
       <c r="D149">
         <v>33</v>
       </c>
       <c r="E149">
         <v>1078</v>
       </c>
       <c r="G149" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>303</v>
       </c>
       <c r="C150" t="s">
         <v>304</v>
       </c>
       <c r="D150">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E150">
         <v>930</v>
       </c>
       <c r="G150" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>305</v>
       </c>
       <c r="C151" t="s">
         <v>306</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151">
         <v>972</v>
       </c>
       <c r="G151" t="s">
@@ -5348,91 +5348,91 @@
       </c>
       <c r="C154" t="s">
         <v>312</v>
       </c>
       <c r="D154">
         <v>31</v>
       </c>
       <c r="E154">
         <v>1086</v>
       </c>
       <c r="G154" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>313</v>
       </c>
       <c r="C155" t="s">
         <v>314</v>
       </c>
       <c r="D155">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E155">
         <v>110</v>
       </c>
       <c r="G155" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>315</v>
       </c>
       <c r="C156" t="s">
         <v>316</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156">
         <v>973</v>
       </c>
       <c r="G156" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>317</v>
       </c>
       <c r="C157" t="s">
         <v>318</v>
       </c>
       <c r="D157">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E157">
         <v>745</v>
       </c>
       <c r="G157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>319</v>
       </c>
       <c r="C158" t="s">
         <v>320</v>
       </c>
       <c r="D158">
         <v>35</v>
       </c>
       <c r="E158">
         <v>621</v>
       </c>
       <c r="G158" t="s">
@@ -5508,71 +5508,71 @@
       </c>
       <c r="C162" t="s">
         <v>328</v>
       </c>
       <c r="D162">
         <v>53</v>
       </c>
       <c r="E162">
         <v>141</v>
       </c>
       <c r="G162" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>329</v>
       </c>
       <c r="C163" t="s">
         <v>330</v>
       </c>
       <c r="D163">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E163">
         <v>897</v>
       </c>
       <c r="G163" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>331</v>
       </c>
       <c r="C164" t="s">
         <v>332</v>
       </c>
       <c r="D164">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E164">
         <v>627</v>
       </c>
       <c r="F164">
         <v>176</v>
       </c>
       <c r="G164" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>333</v>
       </c>
       <c r="C165" t="s">
         <v>334</v>
       </c>
       <c r="D165">
         <v>60</v>
       </c>
       <c r="E165">
@@ -5674,51 +5674,51 @@
       </c>
       <c r="C170" t="s">
         <v>344</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170">
         <v>994</v>
       </c>
       <c r="G170" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>345</v>
       </c>
       <c r="C171" t="s">
         <v>346</v>
       </c>
       <c r="D171">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E171">
         <v>1065</v>
       </c>
       <c r="G171" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>347</v>
       </c>
       <c r="C172" t="s">
         <v>348</v>
       </c>
       <c r="D172">
         <v>28</v>
       </c>
       <c r="E172">
         <v>891</v>
       </c>
       <c r="G172" t="s">
@@ -5874,51 +5874,51 @@
       </c>
       <c r="C180" t="s">
         <v>364</v>
       </c>
       <c r="D180">
         <v>62</v>
       </c>
       <c r="E180">
         <v>492</v>
       </c>
       <c r="G180" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>365</v>
       </c>
       <c r="C181" t="s">
         <v>366</v>
       </c>
       <c r="D181">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E181">
         <v>242</v>
       </c>
       <c r="G181" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>367</v>
       </c>
       <c r="C182" t="s">
         <v>368</v>
       </c>
       <c r="D182">
         <v>47</v>
       </c>
       <c r="E182">
         <v>1051</v>
       </c>
       <c r="G182" t="s">
@@ -6283,51 +6283,51 @@
       </c>
       <c r="C200" t="s">
         <v>404</v>
       </c>
       <c r="D200">
         <v>72</v>
       </c>
       <c r="E200">
         <v>453</v>
       </c>
       <c r="G200" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>405</v>
       </c>
       <c r="C201" t="s">
         <v>406</v>
       </c>
       <c r="D201">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E201">
         <v>109</v>
       </c>
       <c r="G201" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>407</v>
       </c>
       <c r="C202" t="s">
         <v>408</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202">
         <v>1022</v>
       </c>
       <c r="G202" t="s">
@@ -6466,51 +6466,51 @@
       </c>
       <c r="C209" t="s">
         <v>422</v>
       </c>
       <c r="D209">
         <v>61</v>
       </c>
       <c r="E209">
         <v>522</v>
       </c>
       <c r="G209" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>423</v>
       </c>
       <c r="C210" t="s">
         <v>424</v>
       </c>
       <c r="D210">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E210">
         <v>215</v>
       </c>
       <c r="G210" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>425</v>
       </c>
       <c r="C211" t="s">
         <v>426</v>
       </c>
       <c r="D211">
         <v>78</v>
       </c>
       <c r="E211">
         <v>113</v>
       </c>
       <c r="G211" t="s">
@@ -6589,51 +6589,51 @@
       </c>
       <c r="D215">
         <v>27</v>
       </c>
       <c r="E215">
         <v>929</v>
       </c>
       <c r="F215">
         <v>129</v>
       </c>
       <c r="G215" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>435</v>
       </c>
       <c r="C216" t="s">
         <v>436</v>
       </c>
       <c r="D216">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E216">
         <v>501</v>
       </c>
       <c r="G216" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>437</v>
       </c>
       <c r="C217" t="s">
         <v>438</v>
       </c>
       <c r="D217">
         <v>57</v>
       </c>
       <c r="E217">
         <v>832</v>
       </c>
       <c r="G217" t="s">
@@ -6692,51 +6692,51 @@
       </c>
       <c r="D220">
         <v>18</v>
       </c>
       <c r="E220">
         <v>993</v>
       </c>
       <c r="F220">
         <v>272</v>
       </c>
       <c r="G220" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>445</v>
       </c>
       <c r="C221" t="s">
         <v>446</v>
       </c>
       <c r="D221">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E221">
         <v>682</v>
       </c>
       <c r="G221" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>447</v>
       </c>
       <c r="C222" t="s">
         <v>448</v>
       </c>
       <c r="D222">
         <v>27</v>
       </c>
       <c r="E222">
         <v>1063</v>
       </c>
       <c r="G222" t="s">
@@ -6812,51 +6812,51 @@
       </c>
       <c r="C226" t="s">
         <v>456</v>
       </c>
       <c r="D226">
         <v>54</v>
       </c>
       <c r="E226">
         <v>338</v>
       </c>
       <c r="G226" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>457</v>
       </c>
       <c r="C227" t="s">
         <v>458</v>
       </c>
       <c r="D227">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E227">
         <v>611</v>
       </c>
       <c r="G227" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>459</v>
       </c>
       <c r="C228" t="s">
         <v>460</v>
       </c>
       <c r="D228">
         <v>41</v>
       </c>
       <c r="E228">
         <v>1062</v>
       </c>
       <c r="G228" t="s">
@@ -6972,51 +6972,51 @@
       </c>
       <c r="C234" t="s">
         <v>472</v>
       </c>
       <c r="D234">
         <v>53</v>
       </c>
       <c r="E234">
         <v>191</v>
       </c>
       <c r="G234" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>473</v>
       </c>
       <c r="C235" t="s">
         <v>474</v>
       </c>
       <c r="D235">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E235">
         <v>55</v>
       </c>
       <c r="G235" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>475</v>
       </c>
       <c r="C236" t="s">
         <v>476</v>
       </c>
       <c r="D236">
         <v>48</v>
       </c>
       <c r="E236">
         <v>612</v>
       </c>
       <c r="G236" t="s">
@@ -7335,91 +7335,91 @@
       </c>
       <c r="C252" t="s">
         <v>505</v>
       </c>
       <c r="D252">
         <v>53</v>
       </c>
       <c r="E252">
         <v>885</v>
       </c>
       <c r="G252" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>506</v>
       </c>
       <c r="C253" t="s">
         <v>507</v>
       </c>
       <c r="D253">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E253">
         <v>1087</v>
       </c>
       <c r="G253" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>508</v>
       </c>
       <c r="C254" t="s">
         <v>509</v>
       </c>
       <c r="D254">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E254">
         <v>997</v>
       </c>
       <c r="G254" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>510</v>
       </c>
       <c r="C255" t="s">
         <v>511</v>
       </c>
       <c r="D255">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E255">
         <v>738</v>
       </c>
       <c r="G255" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>512</v>
       </c>
       <c r="C256" t="s">
         <v>513</v>
       </c>
       <c r="D256">
         <v>57</v>
       </c>
       <c r="E256">
         <v>985</v>
       </c>
       <c r="G256" t="s">
@@ -7718,51 +7718,51 @@
       </c>
       <c r="C271" t="s">
         <v>542</v>
       </c>
       <c r="D271">
         <v>45</v>
       </c>
       <c r="E271">
         <v>893</v>
       </c>
       <c r="G271" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>543</v>
       </c>
       <c r="C272" t="s">
         <v>544</v>
       </c>
       <c r="D272">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E272">
         <v>1069</v>
       </c>
       <c r="G272" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>545</v>
       </c>
       <c r="C273" t="s">
         <v>546</v>
       </c>
       <c r="D273">
         <v>49</v>
       </c>
       <c r="E273">
         <v>795</v>
       </c>
       <c r="G273" t="s">
@@ -7798,51 +7798,51 @@
       </c>
       <c r="C275" t="s">
         <v>550</v>
       </c>
       <c r="D275">
         <v>21</v>
       </c>
       <c r="E275">
         <v>952</v>
       </c>
       <c r="G275" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>551</v>
       </c>
       <c r="C276" t="s">
         <v>552</v>
       </c>
       <c r="D276">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E276">
         <v>116</v>
       </c>
       <c r="G276" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>553</v>
       </c>
       <c r="C277" t="s">
         <v>554</v>
       </c>
       <c r="D277">
         <v>29</v>
       </c>
       <c r="E277">
         <v>567</v>
       </c>
       <c r="F277">
@@ -7881,51 +7881,51 @@
       </c>
       <c r="C279" t="s">
         <v>558</v>
       </c>
       <c r="D279">
         <v>38</v>
       </c>
       <c r="E279">
         <v>950</v>
       </c>
       <c r="G279" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>559</v>
       </c>
       <c r="C280" t="s">
         <v>560</v>
       </c>
       <c r="D280">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E280">
         <v>684</v>
       </c>
       <c r="G280" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>561</v>
       </c>
       <c r="C281" t="s">
         <v>562</v>
       </c>
       <c r="D281">
         <v>18</v>
       </c>
       <c r="E281">
         <v>1030</v>
       </c>
       <c r="F281">
@@ -8044,91 +8044,91 @@
       </c>
       <c r="C287" t="s">
         <v>574</v>
       </c>
       <c r="D287">
         <v>30</v>
       </c>
       <c r="E287">
         <v>1090</v>
       </c>
       <c r="G287" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>575</v>
       </c>
       <c r="C288" t="s">
         <v>576</v>
       </c>
       <c r="D288">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E288">
         <v>898</v>
       </c>
       <c r="G288" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>577</v>
       </c>
       <c r="C289" t="s">
         <v>578</v>
       </c>
       <c r="D289">
         <v>43</v>
       </c>
       <c r="E289">
         <v>945</v>
       </c>
       <c r="G289" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>579</v>
       </c>
       <c r="C290" t="s">
         <v>580</v>
       </c>
       <c r="D290">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E290">
         <v>858</v>
       </c>
       <c r="G290" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>581</v>
       </c>
       <c r="C291" t="s">
         <v>582</v>
       </c>
       <c r="D291">
         <v>49</v>
       </c>
       <c r="E291">
         <v>665</v>
       </c>
       <c r="G291" t="s">
@@ -8287,51 +8287,51 @@
       </c>
       <c r="C299" t="s">
         <v>597</v>
       </c>
       <c r="D299">
         <v>44</v>
       </c>
       <c r="E299">
         <v>355</v>
       </c>
       <c r="G299" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>598</v>
       </c>
       <c r="C300" t="s">
         <v>599</v>
       </c>
       <c r="D300">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E300">
         <v>862</v>
       </c>
       <c r="G300" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>600</v>
       </c>
       <c r="C301" t="s">
         <v>601</v>
       </c>
       <c r="D301">
         <v>59</v>
       </c>
       <c r="E301">
         <v>391</v>
       </c>
       <c r="G301" t="s">
@@ -8407,51 +8407,51 @@
       </c>
       <c r="C305" t="s">
         <v>609</v>
       </c>
       <c r="D305">
         <v>28</v>
       </c>
       <c r="E305">
         <v>1050</v>
       </c>
       <c r="G305" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>610</v>
       </c>
       <c r="C306" t="s">
         <v>611</v>
       </c>
       <c r="D306">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E306">
         <v>1068</v>
       </c>
       <c r="G306" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>