--- v1 (2026-08-13)
+++ v2 (2026-10-13)
@@ -1117,51 +1117,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>67</v>
       </c>
       <c r="E26">
         <v>551</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E27">
         <v>300</v>
       </c>
       <c r="G27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>61</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>35</v>
       </c>
       <c r="E28">
         <v>399</v>
       </c>
       <c r="F28">