--- v0 (2026-06-13)
+++ v1 (2026-08-13)
@@ -651,51 +651,51 @@
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3">
         <v>982</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F4">
         <v>322</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5">
         <v>75</v>
       </c>
       <c r="E5">
         <v>274</v>
       </c>
       <c r="G5" t="s">
@@ -754,71 +754,71 @@
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8">
         <v>691</v>
       </c>
       <c r="F8">
         <v>103</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9">
         <v>976</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10">
         <v>448</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>46</v>
       </c>
       <c r="E11">
         <v>510</v>
       </c>
       <c r="G11" t="s">
@@ -1137,51 +1137,51 @@
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>47</v>
       </c>
       <c r="E27">
         <v>300</v>
       </c>
       <c r="G27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>61</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E28">
         <v>399</v>
       </c>
       <c r="F28">
         <v>73</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29">