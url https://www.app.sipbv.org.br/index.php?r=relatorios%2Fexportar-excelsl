--- v0 (2026-06-13)
+++ v1 (2026-08-13)
@@ -1150,51 +1150,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>50</v>
       </c>
       <c r="E20">
         <v>811</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E21">
         <v>455</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22">
         <v>727</v>
       </c>
       <c r="G22" t="s">
@@ -1250,51 +1250,51 @@
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>45</v>
       </c>
       <c r="E25">
         <v>476</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E26">
         <v>160</v>
       </c>
       <c r="G26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>39</v>
       </c>
       <c r="E27">
         <v>235</v>
       </c>
       <c r="G27" t="s">
@@ -1350,51 +1350,51 @@
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="F30">
         <v>287</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F31">
         <v>223</v>
       </c>
       <c r="G31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>35</v>
       </c>
       <c r="E32">
         <v>1011</v>
       </c>
       <c r="G32" t="s">